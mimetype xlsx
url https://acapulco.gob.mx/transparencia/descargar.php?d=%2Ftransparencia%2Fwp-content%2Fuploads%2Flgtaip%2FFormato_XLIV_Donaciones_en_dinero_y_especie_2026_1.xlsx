--- v0 (2026-05-21)
+++ v1 (2026-08-21)
@@ -5,54 +5,54 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USUARIO\Documents\MEGA\PPYT 2026_B\Obligaciones Transparencia\1er Trimestre\Para cargar en el Portal Municipal\Luis\Artículo 81\compartidas\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USUARIO\Documents\MEGA\PPYT 2026_B\Obligaciones Transparencia\1er Trimestre\Para cargar en el Portal Municipal\Fracciones P\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46F12493-B3C3-45C1-B9FD-8F28A142F33E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72F80525-8544-47B6-986C-E9595CC8316C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Informacion" sheetId="1" r:id="rId1"/>
     <sheet name="Hidden_1" sheetId="2" r:id="rId2"/>
     <sheet name="Hidden_2" sheetId="3" r:id="rId3"/>
     <sheet name="Hidden_3" sheetId="4" r:id="rId4"/>
     <sheet name="Hidden_4" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="Hidden_14">Hidden_1!$A$1:$A$2</definedName>
     <definedName name="Hidden_25">Hidden_2!$A$1:$A$3</definedName>
     <definedName name="Hidden_39">Hidden_3!$A$1:$A$3</definedName>
     <definedName name="Hidden_413">Hidden_4!$A$1:$A$7</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="69">
   <si>
     <t>59482</t>
   </si>
@@ -649,57 +649,57 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:R8"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.140625" customWidth="1"/>
-    <col min="2" max="2" width="33.140625" customWidth="1"/>
+    <col min="1" max="1" width="21.42578125" customWidth="1"/>
+    <col min="2" max="2" width="33.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="29.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="37.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="47.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="27" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="82.85546875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="20" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
@@ -839,51 +839,51 @@
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="7" spans="1:18" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="1" t="s">